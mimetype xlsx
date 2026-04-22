--- v0 (2026-02-26)
+++ v1 (2026-04-22)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Country Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Unit Amount (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,1861</t>
+    <t>9,3559</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>5,3914</t>
+    <t>5,491</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>10,7828</t>
+    <t>10,982</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>13,6236</t>
+    <t>13,8754</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>12,4417</t>
+    <t>12,6716</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>10,1607</t>
+    <t>10,3485</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>5,8476</t>
+    <t>5,9556</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>17,6257</t>
+    <t>17,9514</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>5,5988</t>
+    <t>5,7022</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>10,9902</t>
+    <t>11,1932</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>14,5153</t>
+    <t>14,7835</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>8,5018</t>
+    <t>8,6589</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>3,3178</t>
+    <t>3,3791</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,6952</t>
+    <t>11,9113</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,0638</t>
+    <t>13,3052</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,027</t>
+    <t>12,2492</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>15,3447</t>
+    <t>15,6283</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>3,3385</t>
+    <t>3,4002</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,4583</t>
+    <t>4,5407</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>122,3432</t>
+    <t>124,604</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>8,0871</t>
+    <t>8,2365</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>7,776</t>
+    <t>7,9197</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>8,8937</t>
+    <t>9,0581</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>7,0503</t>
+    <t>7,1806</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>4,9767</t>
+    <t>5,0686</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>6,4282</t>
+    <t>6,547</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>18,9114</t>
+    <t>19,2608</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>3,7325</t>
+    <t>3,8015</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>7,465</t>
+    <t>7,603</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>12,7942</t>
+    <t>13,0306</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>4,1887</t>
+    <t>4,2661</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>7,6724</t>
+    <t>7,8141</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>18,2478</t>
+    <t>18,585</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>8,9165</t>
+    <t>9,0813</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>10,5754</t>
+    <t>10,7709</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>11,6744</t>
+    <t>11,8902</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>8,3567</t>
+    <t>8,5111</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>9,746</t>
+    <t>9,9261</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,4552</t>
+    <t>18,7962</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>11,4049</t>
+    <t>11,6156</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>9,3313</t>
+    <t>9,5037</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,4785</t>
+    <t>13,7276</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>13,3748</t>
+    <t>13,622</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>2,4883</t>
+    <t>2,5343</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>10,3059</t>
+    <t>10,4963</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>16,5889</t>
+    <t>16,8955</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,492</t>
+    <t>19,8522</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>8,2945</t>
+    <t>8,4477</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>16,4023</t>
+    <t>16,7054</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>11,8196</t>
+    <t>12,038</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>6,6356</t>
+    <t>6,7582</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>9,5386</t>
+    <t>9,7149</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>7,8797</t>
+    <t>8,0253</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>14,93</t>
+    <t>15,2059</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>8,6262</t>
+    <t>8,7856</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,0156</t>
+    <t>10,2006</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>9,4764</t>
+    <t>9,6515</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>12,649</t>
+    <t>12,8828</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>14,4738</t>
+    <t>14,7413</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>4,3546</t>
+    <t>4,4351</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>9,9533</t>
+    <t>10,1373</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>7,2576</t>
+    <t>7,3918</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>5,8061</t>
+    <t>5,9134</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>11,1975</t>
+    <t>11,4044</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>24,8834</t>
+    <t>25,3432</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>19,7408</t>
+    <t>20,1056</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>5,0181</t>
+    <t>5,1109</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>24,1991</t>
+    <t>24,6463</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>3,5251</t>
+    <t>3,5903</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>13,6858</t>
+    <t>13,9388</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>7,8175</t>
+    <t>7,962</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>18,6625</t>
+    <t>19,0074</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>14,3079</t>
+    <t>14,5723</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>5,184</t>
+    <t>5,2798</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,8429</t>
+    <t>6,9694</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>15,0337</t>
+    <t>15,3115</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>3,9399</t>
+    <t>4,0127</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>12,2343</t>
+    <t>12,4604</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>26,7496</t>
+    <t>27,2439</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>6,9673</t>
+    <t>7,0961</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,6122</t>
+    <t>11,8268</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>7,5272</t>
+    <t>7,6663</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,5246</t>
+    <t>12,7561</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>16,6926</t>
+    <t>17,0011</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>14,7227</t>
+    <t>14,9947</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>14,1835</t>
+    <t>14,4456</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>13,3541</t>
+    <t>13,6008</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>13,8932</t>
+    <t>14,1499</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>4,7693</t>
+    <t>4,8574</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>1,6589</t>
+    <t>1,6895</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>20,7361</t>
+    <t>21,1193</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>20,5702</t>
+    <t>20,9504</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>11,944</t>
+    <t>12,1647</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>