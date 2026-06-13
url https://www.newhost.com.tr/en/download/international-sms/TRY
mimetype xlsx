--- v1 (2026-04-22)
+++ v2 (2026-06-13)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Country Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Unit Amount (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,3559</t>
+    <t>9,481</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>5,491</t>
+    <t>5,5645</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>10,982</t>
+    <t>11,1289</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>13,8754</t>
+    <t>14,061</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>12,6716</t>
+    <t>12,8411</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>10,3485</t>
+    <t>10,4869</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>5,9556</t>
+    <t>6,0353</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>17,9514</t>
+    <t>18,1915</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>5,7022</t>
+    <t>5,7785</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,1932</t>
+    <t>11,343</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>14,7835</t>
+    <t>14,9813</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>8,6589</t>
+    <t>8,7747</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>3,3791</t>
+    <t>3,4243</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,9113</t>
+    <t>12,0706</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,3052</t>
+    <t>13,4831</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,2492</t>
+    <t>12,4131</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>15,6283</t>
+    <t>15,8373</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>3,4002</t>
+    <t>3,4457</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,5407</t>
+    <t>4,6014</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>124,604</t>
+    <t>126,2707</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>8,2365</t>
+    <t>8,3467</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>7,9197</t>
+    <t>8,0257</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>9,0581</t>
+    <t>9,1792</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>7,1806</t>
+    <t>7,2766</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>5,0686</t>
+    <t>5,1364</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>6,547</t>
+    <t>6,6346</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>19,2608</t>
+    <t>19,5185</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>3,8015</t>
+    <t>3,8523</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>7,603</t>
+    <t>7,7047</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>13,0306</t>
+    <t>13,2049</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>4,2661</t>
+    <t>4,3232</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>7,8141</t>
+    <t>7,9187</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>18,585</t>
+    <t>18,8336</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>9,0813</t>
+    <t>9,2028</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>10,7709</t>
+    <t>10,9149</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>11,8902</t>
+    <t>12,0492</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>8,5111</t>
+    <t>8,6249</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>9,9261</t>
+    <t>10,0589</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,7962</t>
+    <t>19,0476</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>11,6156</t>
+    <t>11,771</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>9,5037</t>
+    <t>9,6308</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,7276</t>
+    <t>13,9112</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>13,622</t>
+    <t>13,8042</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>2,5343</t>
+    <t>2,5682</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>10,4963</t>
+    <t>10,6367</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>16,8955</t>
+    <t>17,1215</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,8522</t>
+    <t>20,1177</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>8,4477</t>
+    <t>8,5607</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>16,7054</t>
+    <t>16,9288</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>12,038</t>
+    <t>12,199</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>6,7582</t>
+    <t>6,8486</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>9,7149</t>
+    <t>9,8448</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>8,0253</t>
+    <t>8,1327</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>15,2059</t>
+    <t>15,4093</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>8,7856</t>
+    <t>8,9032</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,2006</t>
+    <t>10,3371</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>9,6515</t>
+    <t>9,7806</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>12,8828</t>
+    <t>13,0551</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>14,7413</t>
+    <t>14,9385</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>4,4351</t>
+    <t>4,4944</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,1373</t>
+    <t>10,2729</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>7,3918</t>
+    <t>7,4906</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>5,9134</t>
+    <t>5,9925</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>11,4044</t>
+    <t>11,557</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>25,3432</t>
+    <t>25,6822</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,1056</t>
+    <t>20,3745</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>5,1109</t>
+    <t>5,1792</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>24,6463</t>
+    <t>24,9759</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>3,5903</t>
+    <t>3,6383</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>13,9388</t>
+    <t>14,1252</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>7,962</t>
+    <t>8,0685</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,0074</t>
+    <t>19,2616</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>14,5723</t>
+    <t>14,7673</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>5,2798</t>
+    <t>5,3505</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,9694</t>
+    <t>7,0626</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>15,3115</t>
+    <t>15,5163</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0127</t>
+    <t>4,0663</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>12,4604</t>
+    <t>12,6271</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>27,2439</t>
+    <t>27,6083</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>7,0961</t>
+    <t>7,191</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,8268</t>
+    <t>11,985</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>7,6663</t>
+    <t>7,7689</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,7561</t>
+    <t>12,9267</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>17,0011</t>
+    <t>17,2285</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>14,9947</t>
+    <t>15,1953</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>14,4456</t>
+    <t>14,6388</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>13,6008</t>
+    <t>13,7828</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>14,1499</t>
+    <t>14,3392</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>4,8574</t>
+    <t>4,9224</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>1,6895</t>
+    <t>1,7121</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>21,1193</t>
+    <t>21,4018</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>20,9504</t>
+    <t>21,2306</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,1647</t>
+    <t>12,3274</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>