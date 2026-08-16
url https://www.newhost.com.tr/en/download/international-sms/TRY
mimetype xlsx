--- v2 (2026-06-13)
+++ v3 (2026-08-16)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Country Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Unit Amount (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,481</t>
+    <t>9,8335</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>5,5645</t>
+    <t>5,7714</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>11,1289</t>
+    <t>11,5427</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>14,061</t>
+    <t>14,5838</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>12,8411</t>
+    <t>13,3185</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>10,4869</t>
+    <t>10,8768</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>6,0353</t>
+    <t>6,2597</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>18,1915</t>
+    <t>18,8679</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>5,7785</t>
+    <t>5,9933</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,343</t>
+    <t>11,7647</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>14,9813</t>
+    <t>15,5383</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>8,7747</t>
+    <t>9,101</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>3,4243</t>
+    <t>3,5516</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>12,0706</t>
+    <t>12,5194</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,4831</t>
+    <t>13,9845</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,4131</t>
+    <t>12,8746</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>15,8373</t>
+    <t>16,4262</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>3,4457</t>
+    <t>3,5738</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,6014</t>
+    <t>4,7725</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>126,2707</t>
+    <t>130,9656</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>8,3467</t>
+    <t>8,657</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>8,0257</t>
+    <t>8,3241</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>9,1792</t>
+    <t>9,5205</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>7,2766</t>
+    <t>7,5472</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>5,1364</t>
+    <t>5,3274</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>6,6346</t>
+    <t>6,8812</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>19,5185</t>
+    <t>20,2442</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>3,8523</t>
+    <t>3,9956</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>7,7047</t>
+    <t>7,9911</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>13,2049</t>
+    <t>13,6959</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>4,3232</t>
+    <t>4,4839</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>7,9187</t>
+    <t>8,2131</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>18,8336</t>
+    <t>19,5339</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>9,2028</t>
+    <t>9,545</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>10,9149</t>
+    <t>11,3208</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>12,0492</t>
+    <t>12,4972</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>8,6249</t>
+    <t>8,9456</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>10,0589</t>
+    <t>10,4329</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>19,0476</t>
+    <t>19,7558</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>11,771</t>
+    <t>12,2087</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>9,6308</t>
+    <t>9,9889</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,9112</t>
+    <t>14,4284</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>13,8042</t>
+    <t>14,3174</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>2,5682</t>
+    <t>2,6637</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>10,6367</t>
+    <t>11,0322</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>17,1215</t>
+    <t>17,758</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>20,1177</t>
+    <t>20,8657</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>8,5607</t>
+    <t>8,879</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>16,9288</t>
+    <t>17,5583</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>12,199</t>
+    <t>12,6526</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>6,8486</t>
+    <t>7,1032</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>9,8448</t>
+    <t>10,2109</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>8,1327</t>
+    <t>8,4351</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>15,4093</t>
+    <t>15,9822</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>8,9032</t>
+    <t>9,2342</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,3371</t>
+    <t>10,7214</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>9,7806</t>
+    <t>10,1443</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>13,0551</t>
+    <t>13,5405</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>14,9385</t>
+    <t>15,4939</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>4,4944</t>
+    <t>4,6615</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,2729</t>
+    <t>10,6548</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>7,4906</t>
+    <t>7,7691</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>5,9925</t>
+    <t>6,2153</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>11,557</t>
+    <t>11,9867</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>25,6822</t>
+    <t>26,6371</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,3745</t>
+    <t>21,1321</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>5,1792</t>
+    <t>5,3718</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>24,9759</t>
+    <t>25,9046</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>3,6383</t>
+    <t>3,7736</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>14,1252</t>
+    <t>14,6504</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>8,0685</t>
+    <t>8,3685</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,2616</t>
+    <t>19,9778</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>14,7673</t>
+    <t>15,3163</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>5,3505</t>
+    <t>5,5494</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>7,0626</t>
+    <t>7,3252</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>15,5163</t>
+    <t>16,0932</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0663</t>
+    <t>4,2175</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>12,6271</t>
+    <t>13,0966</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>27,6083</t>
+    <t>28,6349</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>7,191</t>
+    <t>7,4584</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,985</t>
+    <t>12,4306</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>7,7689</t>
+    <t>8,0577</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,9267</t>
+    <t>13,4073</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>17,2285</t>
+    <t>17,869</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>15,1953</t>
+    <t>15,7603</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>14,6388</t>
+    <t>15,1831</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>13,7828</t>
+    <t>14,2952</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>14,3392</t>
+    <t>14,8724</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>4,9224</t>
+    <t>5,1054</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>1,7121</t>
+    <t>1,7758</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>21,4018</t>
+    <t>22,1976</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>21,2306</t>
+    <t>22,02</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,3274</t>
+    <t>12,7858</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>